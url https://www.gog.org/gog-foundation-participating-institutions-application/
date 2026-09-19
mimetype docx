--- v0 (2026-04-23)
+++ v1 (2026-09-19)
@@ -1,621 +1,803 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="100B82B5" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRDefault="00DA773C" w:rsidP="00DA773C">
+    <w:p w14:paraId="100B82B5" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00DA773C" w:rsidP="00DA773C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E4C01B3" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6E4C01B3" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24A204D7" w14:textId="17F3E3E9" w:rsidR="00DA773C" w:rsidRDefault="00811CE7" w:rsidP="00DA773C">
+    <w:p w14:paraId="24A204D7" w14:textId="17F3E3E9" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00811CE7" w:rsidP="00DA773C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="027B1426" wp14:editId="74F78E81">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="027B1426" wp14:editId="30C9E251">
             <wp:extent cx="5943600" cy="2683510"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="2683510"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7457D321" w14:textId="3EB7716B" w:rsidR="00DA773C" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7457D321" w14:textId="3EB7716B" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76A07096" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRDefault="00DA773C" w:rsidP="00DA773C">
+    <w:p w14:paraId="76A07096" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00DA773C" w:rsidP="00DA773C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A02B76C" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
+    <w:p w14:paraId="3A02B76C" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="56"/>
-          <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BAC75BA" w14:textId="0328DDCE" w:rsidR="00DA773C" w:rsidRPr="001F56B2" w:rsidRDefault="001F56B2" w:rsidP="001F56B2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="57127D64" w14:textId="5FD9D28C" w:rsidR="00881AA4" w:rsidRPr="00D70090" w:rsidRDefault="00863305" w:rsidP="00D70090">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:line="560" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="180"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F56B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D70090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GOG Foundation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="260"/>
+        </w:rPr>
+        <w:t>Participating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="180"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Participating Institution</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>Institution/Practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="260"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEDE16C" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CEDB571" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D3A00A" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00DA773C" w:rsidP="00DA773C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="36"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CEDE16C" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="6CAF8801" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="56"/>
-          <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CEDB571" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="25018F8B" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRPr="004579C2" w:rsidRDefault="00DA773C" w:rsidP="009B4805">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="56"/>
-          <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57D3A00A" w14:textId="77777777" w:rsidR="00DA773C" w:rsidRDefault="00DA773C" w:rsidP="00DA773C">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Tahoma"/>
+    <w:p w14:paraId="2A604143" w14:textId="7D55C4D5" w:rsidR="00881AA4" w:rsidRPr="004579C2" w:rsidRDefault="009C6D8D" w:rsidP="004579C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="6" w:color="002060"/>
+          <w:left w:val="single" w:sz="8" w:space="6" w:color="002060"/>
+          <w:bottom w:val="single" w:sz="8" w:space="6" w:color="002060"/>
+          <w:right w:val="single" w:sz="8" w:space="6" w:color="002060"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF3F8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C6D8D">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thank you for your interest in participating </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3B89" w:rsidRPr="009C6D8D">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C6D8D">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the GOG Foundation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Please return the completed Application to </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C6D8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete all applicable sections and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">return the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C6D8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finished </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D20B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="004579C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Tahoma"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>GOGPartnersmembership@gog.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Tahoma"/>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D20B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Questions may be directed to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C6D8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tivona LeMar, Membership Manager, at 215-854-0770 or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C6D8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>by email</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="004579C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>GOGPartnersmembership.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00624A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4393C6" w14:textId="222A2966" w:rsidR="00881AA4" w:rsidRPr="004579C2" w:rsidRDefault="009A3266" w:rsidP="004579C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="5" w:color="D6B656"/>
+          <w:left w:val="single" w:sz="8" w:space="5" w:color="D6B656"/>
+          <w:bottom w:val="single" w:sz="8" w:space="5" w:color="D6B656"/>
+          <w:right w:val="single" w:sz="8" w:space="5" w:color="D6B656"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3266">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F6000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Before submitting: Please review the application to </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2389" w:rsidRPr="009A3266">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F6000"/>
+        </w:rPr>
+        <w:t>confirm that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3266">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F6000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each required section is complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031C4C55" w14:textId="3157BC16" w:rsidR="00881AA4" w:rsidRPr="004579C2" w:rsidRDefault="00000000" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA43D1" w:rsidRPr="00DA43D1">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Should you have any questions, please contact Tivona LeMar, Membership Manager, by telephone at 215-854-0770 or via e-mail at </w:t>
-[...16 lines deleted...]
-          <w:b/>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this application</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA43D1" w:rsidRPr="00DA43D1">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...17 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> to provide information about your institution or practice, key personnel, operational capabilities, and required supporting documents.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3B89">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The GOG Foundation Quality Assessment Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA43D1" w:rsidRPr="00DA43D1">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ALL SECTIONS MUST BE COMPLETED BY APPLICANT INSTITUTION</w:t>
-[...6 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> will review the completed application. Missing information may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delay </w:t>
+      </w:r>
+      <w:r w:rsidR="000B65ED" w:rsidRPr="00DA43D1">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:b/>
+        <w:t>reviewing</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA43D1" w:rsidRPr="00DA43D1">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:b/>
+        <w:t>, so please include as much detail as possible before submitting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> APPLICATION</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E4B8F3" w14:textId="77777777" w:rsidR="00FE2816" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
-[...74 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="19C0D07D" w14:textId="77777777" w:rsidR="00FE2816" w:rsidRPr="004579C2" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AB2BB9D" wp14:editId="65D47809">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AB2BB9D" wp14:editId="457F2371">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:align>center</wp:align>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>8889</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5709557" cy="1208314"/>
-                <wp:effectExtent l="0" t="0" r="24765" b="11430"/>
+                <wp:extent cx="5804535" cy="981075"/>
+                <wp:effectExtent l="0" t="0" r="24765" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5709557" cy="1208314"/>
+                          <a:ext cx="5804535" cy="981075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0F7271E1" w14:textId="21D7AB0C" w:rsidR="00F94326" w:rsidRDefault="00F94326" w:rsidP="00FE2816">
+                          <w:p w14:paraId="0F7271E1" w14:textId="2BE6DC9B" w:rsidR="00F94326" w:rsidRDefault="005B576F" w:rsidP="00FE2816">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00FE2816">
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Legal </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F94326" w:rsidRPr="00FE2816">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Name of Institution</w:t>
                             </w:r>
                             <w:r w:rsidR="00922089">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
-                          </w:p>
-[...1 lines deleted...]
-                            <w:pPr>
+                            <w:r w:rsidR="00507FE8">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                            </w:pPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:id w:val="-1881536745"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r w:rsidR="00507FE8" w:rsidRPr="00D676BC">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="04ED6210" w14:textId="77777777" w:rsidR="00922089" w:rsidRDefault="00922089" w:rsidP="00922089">
+                          <w:p w14:paraId="04ED6210" w14:textId="2AF83A6B" w:rsidR="00922089" w:rsidRDefault="00922089" w:rsidP="00922089">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Name of Principal Investigator for this applicant Institution:</w:t>
                             </w:r>
+                            <w:r w:rsidR="00507FE8">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:id w:val="1820075588"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r w:rsidR="00507FE8" w:rsidRPr="00D676BC">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                          <w:p w14:paraId="7EEC3919" w14:textId="7C52CA42" w:rsidR="00D33363" w:rsidRDefault="00D33363" w:rsidP="00922089">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Specialty: </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:id w:val="1813139673"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r w:rsidR="00332962" w:rsidRPr="00D676BC">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                          <w:p w14:paraId="7F68999B" w14:textId="77777777" w:rsidR="00D33363" w:rsidRDefault="00D33363" w:rsidP="00922089">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4308AEBF" w14:textId="77777777" w:rsidR="00D33363" w:rsidRDefault="00D33363" w:rsidP="00922089">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="23723C2E" w14:textId="77777777" w:rsidR="00D33363" w:rsidRDefault="00D33363" w:rsidP="00922089">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
                           </w:p>
                           <w:p w14:paraId="36DFB4FD" w14:textId="56AA5A14" w:rsidR="00F94326" w:rsidRDefault="00F94326">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3F2F2B6C" w14:textId="77777777" w:rsidR="00F94326" w:rsidRDefault="00F94326">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="0FA19C17" w14:textId="77777777" w:rsidR="00F94326" w:rsidRPr="00FE2816" w:rsidRDefault="00F94326">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
@@ -623,3703 +805,9502 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6AB2BB9D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:449.55pt;height:95.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASIWF1JQIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N75s0k2sOKtttqkq&#10;bS/Sbj8AYxyjAuMCiZ1+/Q7Ym6a3l6o8IIYZDmfOzKxvBq3IUVgnwZQ0m6WUCMOhlmZf0i+Pu1dL&#10;SpxnpmYKjCjpSTh6s3n5Yt13hcihBVULSxDEuKLvStp63xVJ4ngrNHMz6IRBZwNWM4+m3Se1ZT2i&#10;a5Xkafo66cHWnQUunMPbu9FJNxG/aQT3n5rGCU9USZGbj7uNexX2ZLNmxd6yrpV8osH+gYVm0uCn&#10;Z6g75hk5WPkblJbcgoPGzzjoBJpGchFzwGyy9JdsHlrWiZgLiuO6s0zu/8Hyj8fPlsi6pFfpNSWG&#10;aSzSoxg8eQMDyYM+fecKDHvoMNAPeI11jrm67h74V0cMbFtm9uLWWuhbwWrkl4WXycXTEccFkKr/&#10;ADV+ww4eItDQWB3EQzkIomOdTufaBCocLxfX6WqxQIocfVmeLq+yefyDFc/PO+v8OwGahENJLRY/&#10;wrPjvfOBDiueQ8JvDpSsd1KpaNh9tVWWHBk2yi6uCf2nMGVIX9LVIl+MCvwVIo3rTxBaeux4JXVJ&#10;l+cgVgTd3po69qNnUo1npKzMJGTQblTRD9UwFaaC+oSSWhg7GycRDy3Y75T02NUldd8OzApK1HuD&#10;ZVll83kYg2jMF9c5GvbSU116mOEIVVJPyXjc+jg6QTADt1i+RkZhQ51HJhNX7Nao9zRZYRwu7Rj1&#10;Y/43TwAAAP//AwBQSwMEFAAGAAgAAAAhAJvnboDcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFxQ65SikoQ4FUICwQ1KBVc33iYR9jrYbhr+noULXEZazWjmbbWenBUjhth7&#10;UrCYZyCQGm96ahVsX+9nOYiYNBltPaGCL4ywrk9PKl0af6QXHDepFVxCsdQKupSGUsrYdOh0nPsB&#10;ib29D04nPkMrTdBHLndWXmbZSjrdEy90esC7DpuPzcEpyK8ex/f4tHx+a1Z7W6SL6/HhMyh1fjbd&#10;3oBIOKW/MPzgMzrUzLTzBzJRWAX8SPpV9vKiWIDYcajIliDrSv6nr78BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAEiFhdSUCAABHBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAm+dugNwAAAAFAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:.75pt;margin-top:.7pt;width:457.05pt;height:77.25pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7tFFqDwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ4jU14hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzrx8lu2l2exmmB4EUqUPykFzfDFqRo3BegqnofJZTIgyHRpp9Rb983r1Y&#10;UeIDMw1TYERFT8LTm83zZ+velmIBHahGOIIgxpe9rWgXgi2zzPNOaOZnYIVBYwtOs4Cq22eNYz2i&#10;a5Ut8vxV1oNrrAMuvMfXu9FINwm/bQUPH9vWi0BURTG3kG6X7jre2WbNyr1jtpN8SoP9QxaaSYNB&#10;z1B3LDBycPI3KC25Aw9tmHHQGbSt5CLVgNXM81+qeeiYFakWJMfbM03+/8HyD8cH+8mRMLyGARuY&#10;ivD2HvhXTwxsO2b24tY56DvBGgw8j5RlvfXl9DVS7UsfQer+PTTYZHYIkICG1unICtZJEB0bcDqT&#10;LoZAOD4Wq3xZvCwo4Wi7Xs3zqyKFYOXjb+t8eCtAkyhU1GFTEzo73vsQs2Hlo0sM5kHJZieVSorb&#10;11vlyJHhAOzSmdB/clOG9Bi9WBQjAX+FyNP5E4SWASdZSV3R1dmJlZG2N6ZJcxaYVKOMKSsz8Rip&#10;G0kMQz2gY+SzhuaEjDoYJxY3DIUO3HdKepzWivpvB+YEJeqdwa5cz5fLON5JWRZXC1TcpaW+tDDD&#10;EaqigZJR3Ia0EpEwA7fYvVYmYp8ymXLFKUx8TxsTx/xST15Pe735AQAA//8DAFBLAwQUAAYACAAA&#10;ACEA+eP6jtwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXBB1Ck1oQpwK&#10;IYHgBm0FVzfZJhH2OthuGv6e7QlOq9kZzbxyNVkjRvShd6RgPktAINWu6alVsN08XS9BhKip0cYR&#10;KvjBAKvq/KzUReOO9I7jOraCSygUWkEX41BIGeoOrQ4zNyCxt3fe6sjSt7Lx+sjl1sibJMmk1T3x&#10;QqcHfOyw/lofrILl4mX8DK+3bx91tjd5vLobn7+9UpcX08M9iIhT/AvDCZ/RoWKmnTtQE4RhnXKQ&#10;zwIEu/k8zUDsTu80B1mV8j9/9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7tFFqDwIA&#10;AB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD54/qO&#10;3AAAAAcBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0F7271E1" w14:textId="21D7AB0C" w:rsidR="00F94326" w:rsidRDefault="00F94326" w:rsidP="00FE2816">
+                    <w:p w14:paraId="0F7271E1" w14:textId="2BE6DC9B" w:rsidR="00F94326" w:rsidRDefault="005B576F" w:rsidP="00FE2816">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00FE2816">
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Legal </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F94326" w:rsidRPr="00FE2816">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Name of Institution</w:t>
                       </w:r>
                       <w:r w:rsidR="00922089">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
-                    </w:p>
-[...1 lines deleted...]
-                      <w:pPr>
+                      <w:r w:rsidR="00507FE8">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                      </w:pPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <w:id w:val="-1881536745"/>
+                          <w:placeholder>
+                            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r w:rsidR="00507FE8" w:rsidRPr="00D676BC">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="04ED6210" w14:textId="77777777" w:rsidR="00922089" w:rsidRDefault="00922089" w:rsidP="00922089">
+                    <w:p w14:paraId="04ED6210" w14:textId="2AF83A6B" w:rsidR="00922089" w:rsidRDefault="00922089" w:rsidP="00922089">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Name of Principal Investigator for this applicant Institution:</w:t>
                       </w:r>
+                      <w:r w:rsidR="00507FE8">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <w:id w:val="1820075588"/>
+                          <w:placeholder>
+                            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r w:rsidR="00507FE8" w:rsidRPr="00D676BC">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:p>
+                    <w:p w14:paraId="7EEC3919" w14:textId="7C52CA42" w:rsidR="00D33363" w:rsidRDefault="00D33363" w:rsidP="00922089">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Specialty: </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <w:id w:val="1813139673"/>
+                          <w:placeholder>
+                            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r w:rsidR="00332962" w:rsidRPr="00D676BC">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:p>
+                    <w:p w14:paraId="7F68999B" w14:textId="77777777" w:rsidR="00D33363" w:rsidRDefault="00D33363" w:rsidP="00922089">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4308AEBF" w14:textId="77777777" w:rsidR="00D33363" w:rsidRDefault="00D33363" w:rsidP="00922089">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="23723C2E" w14:textId="77777777" w:rsidR="00D33363" w:rsidRDefault="00D33363" w:rsidP="00922089">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
                     </w:p>
                     <w:p w14:paraId="36DFB4FD" w14:textId="56AA5A14" w:rsidR="00F94326" w:rsidRDefault="00F94326">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3F2F2B6C" w14:textId="77777777" w:rsidR="00F94326" w:rsidRDefault="00F94326">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="0FA19C17" w14:textId="77777777" w:rsidR="00F94326" w:rsidRPr="00FE2816" w:rsidRDefault="00F94326">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150B1345" w14:textId="77777777" w:rsidR="00FE2816" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="150B1345" w14:textId="77777777" w:rsidR="00FE2816" w:rsidRPr="004579C2" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64EEF8F5" w14:textId="77777777" w:rsidR="00FE2816" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="64EEF8F5" w14:textId="77777777" w:rsidR="00FE2816" w:rsidRPr="004579C2" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ED1C65D" w14:textId="77777777" w:rsidR="00FE2816" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="49286DDE" w14:textId="77777777" w:rsidR="00332962" w:rsidRDefault="00332962" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10B3C530" w14:textId="290B8539" w:rsidR="00FE2816" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="10B3C530" w14:textId="5D9C1D99" w:rsidR="00FE2816" w:rsidRPr="004579C2" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA773C" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+          </w:rPr>
+          <w:id w:val="-1229835330"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00507FE8" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5BA08F63" w14:textId="0A5FE302" w:rsidR="00FE2816" w:rsidRPr="004579C2" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>City:</w:t>
+      </w:r>
+      <w:r w:rsidR="00507FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+          </w:rPr>
+          <w:id w:val="-85925079"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00507FE8" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="39A9B7B6" w14:textId="5100E14E" w:rsidR="00FE2816" w:rsidRPr="004579C2" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>State:</w:t>
+      </w:r>
+      <w:r w:rsidR="00507FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+          </w:rPr>
+          <w:id w:val="678931087"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00507FE8" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3EF9866D" w14:textId="44557AD9" w:rsidR="00FE2816" w:rsidRPr="004579C2" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zip:</w:t>
+      </w:r>
+      <w:r w:rsidR="00507FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+          </w:rPr>
+          <w:id w:val="41017656"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00507FE8" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="05A6DE1D" w14:textId="20AD108E" w:rsidR="00FE2816" w:rsidRPr="004579C2" w:rsidRDefault="00445349" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Office </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2816" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phone:</w:t>
+      </w:r>
+      <w:r w:rsidR="00507FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+          </w:rPr>
+          <w:id w:val="1968854739"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00507FE8" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="5BA08F63" w14:textId="77777777" w:rsidR="00FE2816" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6DA3C231" w14:textId="292EC573" w:rsidR="00FE2816" w:rsidRPr="004579C2" w:rsidRDefault="00445349" w:rsidP="00FE2816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>PI Cell Phone:</w:t>
+      </w:r>
+      <w:r w:rsidR="00507FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+          </w:rPr>
+          <w:id w:val="-248425810"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00507FE8" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="39A9B7B6" w14:textId="77777777" w:rsidR="00FE2816" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="540EC296" w14:textId="77777777" w:rsidR="009E525A" w:rsidRPr="004579C2" w:rsidRDefault="009E525A" w:rsidP="004579C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5486E4A7" w14:textId="7800FE27" w:rsidR="00881AA4" w:rsidRPr="00FA3329" w:rsidRDefault="00451AF7" w:rsidP="00FA3329">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6105"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>State:</w:t>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA3329">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Section 1: Institution/Practice Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00C127BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF9866D" w14:textId="77777777" w:rsidR="00FE2816" w:rsidRDefault="00FE2816" w:rsidP="00FE2816">
-[...225 lines deleted...]
-    <w:p w14:paraId="4E6479EB" w14:textId="2EBD01B3" w:rsidR="00285ABD" w:rsidRPr="008177E9" w:rsidRDefault="00285ABD" w:rsidP="00285ABD">
+    <w:p w14:paraId="401ADDB5" w14:textId="24893ED0" w:rsidR="008A03EF" w:rsidRDefault="008A03EF" w:rsidP="00285ABD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:t>Will you assign a data manager to be responsible for submission of required data?</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Is your site part</w:t>
+      </w:r>
+      <w:r w:rsidR="0020799C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a Site Management Organization (SMO)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA602C3" w14:textId="77777777" w:rsidR="00285ABD" w:rsidRPr="008177E9" w:rsidRDefault="00285ABD" w:rsidP="00285ABD">
+    <w:p w14:paraId="19C354CE" w14:textId="77777777" w:rsidR="00881AA4" w:rsidRDefault="009C33E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...84 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C33E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C33E8">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C33E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C33E8">
+        <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328C55F0" w14:textId="77777777" w:rsidR="00C074BF" w:rsidRDefault="00C074BF" w:rsidP="00285ABD">
+    <w:p w14:paraId="017CB9A7" w14:textId="7F7E45E0" w:rsidR="0020799C" w:rsidRDefault="0020799C" w:rsidP="0020799C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If yes, please indicate which SMO?</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="366501493"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00E101DC" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="1EC4DD3E" w14:textId="77777777" w:rsidR="00961F68" w:rsidRPr="00C074BF" w:rsidRDefault="00961F68" w:rsidP="00285ABD">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2296"/>
+        <w:gridCol w:w="7054"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001564C5" w:rsidRPr="00C127BC" w14:paraId="220A4392" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31CD0A20" w14:textId="77777777" w:rsidR="001564C5" w:rsidRPr="00C127BC" w:rsidRDefault="001564C5">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="1F4E79"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Central Office Contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001564C5" w14:paraId="57CA4E74" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECEF8A0" w14:textId="77777777" w:rsidR="001564C5" w:rsidRDefault="001564C5">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="652501FE" w14:textId="77777777" w:rsidR="001564C5" w:rsidRDefault="001564C5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001564C5" w14:paraId="50CCFB09" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0730A889" w14:textId="77777777" w:rsidR="001564C5" w:rsidRDefault="001564C5">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70BE54ED" w14:textId="77777777" w:rsidR="001564C5" w:rsidRDefault="001564C5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001564C5" w14:paraId="20EAECFF" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62C77AAF" w14:textId="77777777" w:rsidR="001564C5" w:rsidRDefault="001564C5">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Phone #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19BA736D" w14:textId="77777777" w:rsidR="001564C5" w:rsidRDefault="001564C5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B095B6A" w14:textId="77777777" w:rsidR="00E9650F" w:rsidRDefault="00E9650F" w:rsidP="0020799C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0168444E" w14:textId="77777777" w:rsidR="00285ABD" w:rsidRPr="008177E9" w:rsidRDefault="00285ABD" w:rsidP="00285ABD">
-[...8 lines deleted...]
-    <w:p w14:paraId="18112155" w14:textId="77777777" w:rsidR="00285ABD" w:rsidRPr="008177E9" w:rsidRDefault="00285ABD" w:rsidP="00285ABD">
+    <w:p w14:paraId="4DFC421E" w14:textId="01A99C6E" w:rsidR="0020799C" w:rsidRDefault="005E198A" w:rsidP="001457E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:t>Will you provide this individual with the necessary administrative support to assure that data required from all departments is submitted on time?</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Do you have</w:t>
+      </w:r>
+      <w:r w:rsidR="001457E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gynecologic oncologists on staff and will participate </w:t>
+      </w:r>
+      <w:r w:rsidR="003B42AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="001457E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GOG Partners studies?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643867CF" w14:textId="77777777" w:rsidR="003E14F8" w:rsidRPr="008177E9" w:rsidRDefault="003E14F8" w:rsidP="00213B07">
+    <w:p w14:paraId="6FDDD37E" w14:textId="2230489A" w:rsidR="00881AA4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...57 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          </w:rPr>
+          <w:id w:val="2059584358"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E1FC1" w:rsidRPr="000E1FC1">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1102416510"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E1FC1" w:rsidRPr="000E1FC1">
+        <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F362CD" w14:textId="77777777" w:rsidR="00961F68" w:rsidRPr="008177E9" w:rsidRDefault="00961F68" w:rsidP="00213B07">
+    <w:p w14:paraId="51E21A76" w14:textId="77777777" w:rsidR="00F75429" w:rsidRDefault="00F75429" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E223887" w14:textId="67CE6017" w:rsidR="00961F68" w:rsidRPr="006B10BA" w:rsidRDefault="00961F68" w:rsidP="00961F68">
+    <w:p w14:paraId="0CDD7947" w14:textId="04F2ED05" w:rsidR="003B42AB" w:rsidRDefault="00F75429" w:rsidP="003B42AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If no, please indicate what specialty</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is on staff and will be participating in GOG Partner studies?</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:id w:val="-1999646806"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="05F903E9" w14:textId="3656225F" w:rsidR="00B12DAB" w:rsidRDefault="00E101DC" w:rsidP="003B42AB">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3A5E0F6C" w14:textId="77777777" w:rsidR="004B1565" w:rsidRDefault="004B1565" w:rsidP="003B42AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6479EB" w14:textId="3D012C18" w:rsidR="00285ABD" w:rsidRPr="004579C2" w:rsidRDefault="00B04ED1" w:rsidP="00285ABD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-        <w:t>?</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Are Data Management support resources in  place and available to ensure timely compliance with </w:t>
+      </w:r>
+      <w:r w:rsidR="0041256D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">study sponsor data requirements? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE5D3DE" w14:textId="268F847F" w:rsidR="00213B07" w:rsidRPr="00A1180A" w:rsidRDefault="00961F68" w:rsidP="00A1180A">
-[...64 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="0792F5C0" w14:textId="4B48AA9B" w:rsidR="00881AA4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1984069799"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000D41A0" w:rsidRPr="000D41A0">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1565991530"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000D41A0" w:rsidRPr="000D41A0">
+        <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFDAA37" w14:textId="77777777" w:rsidR="00285ABD" w:rsidRPr="008177E9" w:rsidRDefault="00285ABD" w:rsidP="00285ABD">
+    <w:p w14:paraId="328C55F0" w14:textId="77777777" w:rsidR="00C074BF" w:rsidRPr="004579C2" w:rsidRDefault="00C074BF" w:rsidP="00285ABD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC4DD3E" w14:textId="58E2C01E" w:rsidR="00961F68" w:rsidRDefault="00961F68" w:rsidP="00285ABD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If no, </w:t>
+      </w:r>
+      <w:r w:rsidR="0041256D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please explain: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="1032007462"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="0041256D" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0168444E" w14:textId="77777777" w:rsidR="00285ABD" w:rsidRPr="004579C2" w:rsidRDefault="00285ABD" w:rsidP="00285ABD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18112155" w14:textId="57635FA0" w:rsidR="00285ABD" w:rsidRPr="004579C2" w:rsidRDefault="004F2EBA" w:rsidP="00285ABD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your standard metrics for CRF completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00285ABD" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="-1312548770"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BA7F4B" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="7477CD27" w14:textId="77777777" w:rsidR="003E14F8" w:rsidRPr="008177E9" w:rsidRDefault="003E14F8" w:rsidP="00213B07">
+    <w:p w14:paraId="62F362CD" w14:textId="77777777" w:rsidR="00961F68" w:rsidRPr="004579C2" w:rsidRDefault="00961F68" w:rsidP="00213B07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...58 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="330654D1" w14:textId="77777777" w:rsidR="00213B07" w:rsidRPr="008177E9" w:rsidRDefault="00213B07" w:rsidP="00213B07">
-[...8 lines deleted...]
-    <w:p w14:paraId="14F0B550" w14:textId="77777777" w:rsidR="00285ABD" w:rsidRPr="008177E9" w:rsidRDefault="00285ABD" w:rsidP="00285ABD">
+    <w:p w14:paraId="4EFDAA37" w14:textId="77777777" w:rsidR="00285ABD" w:rsidRPr="004579C2" w:rsidRDefault="00285ABD" w:rsidP="00285ABD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:t>Do you have Institutional and Departmental support for your participation in the GOG Foundation?</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Will you have the support to do</w:t>
+      </w:r>
+      <w:r w:rsidR="00961F68" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the necessary regulatory work </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>for study start up, ongoing regulatory support, and Institutional Review Board approvals?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71687A4D" w14:textId="77777777" w:rsidR="003E14F8" w:rsidRPr="008177E9" w:rsidRDefault="003E14F8" w:rsidP="00213B07">
+    <w:p w14:paraId="4A57F3D2" w14:textId="4577BA40" w:rsidR="00881AA4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...57 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="785087988"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001E47CE">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E00500" w:rsidRPr="00E00500">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1030023957"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E00500" w:rsidRPr="00E00500">
+        <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5028DDAC" w14:textId="77777777" w:rsidR="00213B07" w:rsidRPr="008177E9" w:rsidRDefault="00213B07" w:rsidP="00213B07">
+    <w:p w14:paraId="330654D1" w14:textId="77777777" w:rsidR="00213B07" w:rsidRPr="004579C2" w:rsidRDefault="00213B07" w:rsidP="00213B07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A306AE0" w14:textId="097AE7F0" w:rsidR="00F82BAB" w:rsidRPr="008177E9" w:rsidRDefault="00285ABD" w:rsidP="00F82BAB">
+    <w:p w14:paraId="14F0B550" w14:textId="2306602B" w:rsidR="00285ABD" w:rsidRPr="004579C2" w:rsidRDefault="00285ABD" w:rsidP="00285ABD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> and/or its Principal Investigator previously participated in Industry sponsored gynecologic oncology clinical trials?</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Do you have Institutional and Departmental support for your participation in GOG Foundation</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Partners </w:t>
+      </w:r>
+      <w:r w:rsidR="007200B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348CCAE4" w14:textId="77777777" w:rsidR="003E14F8" w:rsidRPr="008177E9" w:rsidRDefault="003E14F8" w:rsidP="00961F68">
+    <w:p w14:paraId="4324C2F0" w14:textId="64161F5D" w:rsidR="00881AA4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...104 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-686983492"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006F037F" w:rsidRPr="006F037F">
+        <w:t xml:space="preserve"> Yes   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1433277249"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006F037F" w:rsidRPr="006F037F">
+        <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18505E6E" w14:textId="77777777" w:rsidR="00961F68" w:rsidRPr="008177E9" w:rsidRDefault="00961F68" w:rsidP="00961F68">
+    <w:p w14:paraId="5028DDAC" w14:textId="77777777" w:rsidR="00213B07" w:rsidRPr="004579C2" w:rsidRDefault="00213B07" w:rsidP="00213B07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3637E242" w14:textId="4B20A420" w:rsidR="00A1180A" w:rsidRPr="001F7D32" w:rsidRDefault="00A1180A" w:rsidP="00C074BF">
+    <w:p w14:paraId="2A306AE0" w14:textId="097AE7F0" w:rsidR="00F82BAB" w:rsidRPr="004579C2" w:rsidRDefault="00285ABD" w:rsidP="00F82BAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Has the applicant Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="00957127" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7D32">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> have access to an investigational pharmacy or the capability to adequately handle investigational drugs?</w:t>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or its Principal Investigator previously participated in Industry sponsored gynecologic oncology clinical trials?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCFCEFA" w14:textId="7170D49F" w:rsidR="00A1180A" w:rsidRPr="00A1180A" w:rsidRDefault="00A1180A" w:rsidP="00A1180A">
-[...108 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="348BFF2C" w14:textId="52ED12EB" w:rsidR="00881AA4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-521239577"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00642098" w:rsidRPr="00642098">
+        <w:t xml:space="preserve"> Yes   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="643083149"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00642098" w:rsidRPr="00642098">
+        <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5714E829" w14:textId="3E453378" w:rsidR="00961F68" w:rsidRPr="00A1180A" w:rsidRDefault="00961F68" w:rsidP="00A1180A">
+    <w:p w14:paraId="18505E6E" w14:textId="77777777" w:rsidR="00961F68" w:rsidRPr="004579C2" w:rsidRDefault="00961F68" w:rsidP="00961F68">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3637E242" w14:textId="4B20A420" w:rsidR="00A1180A" w:rsidRPr="004579C2" w:rsidRDefault="00A1180A" w:rsidP="00C074BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Does your institution</w:t>
       </w:r>
-      <w:r w:rsidR="00957127">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00957127" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A1180A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> have the capability to submit forms electronically?</w:t>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have access to an investigational pharmacy or the capability to adequately handle investigational drugs?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581B5EA2" w14:textId="77777777" w:rsidR="00961F68" w:rsidRDefault="00961F68" w:rsidP="00961F68">
-[...108 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="4F3CDF11" w14:textId="104D4724" w:rsidR="00881AA4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1445608951"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002D6999" w:rsidRPr="002D6999">
+        <w:t xml:space="preserve"> Yes   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1962331377"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002D6999" w:rsidRPr="002D6999">
+        <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0615A2" w14:textId="77777777" w:rsidR="006B10BA" w:rsidRDefault="006B10BA" w:rsidP="00961F68">
-[...17 lines deleted...]
-    <w:p w14:paraId="2D0A62B7" w14:textId="7E71EA3E" w:rsidR="00F94326" w:rsidRPr="008177E9" w:rsidRDefault="00F94326" w:rsidP="00F94326">
+    <w:p w14:paraId="2D0A62B7" w14:textId="457777C4" w:rsidR="00F94326" w:rsidRPr="004579C2" w:rsidRDefault="008B1C5B" w:rsidP="00F94326">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Most GOG Partners trials often require submission of biospecimen materials for patients enrolled.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94326" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you have a designated Pathologist </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BEB" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who is able to submit </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94326" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tumor blocks, slides, and pathology reports/forms as required?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C5AB7F" w14:textId="5C5EC73C" w:rsidR="00F82BAB" w:rsidRDefault="00F94326" w:rsidP="00A1180A">
+    <w:p w14:paraId="06728AAE" w14:textId="44A2C487" w:rsidR="00881AA4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...104 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1331676365"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EB404B" w:rsidRPr="00EB404B">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-982084398"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EB404B" w:rsidRPr="00EB404B">
+        <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046A2BE3" w14:textId="77777777" w:rsidR="00A1180A" w:rsidRDefault="00A1180A" w:rsidP="00A1180A">
+    <w:p w14:paraId="046A2BE3" w14:textId="77777777" w:rsidR="00A1180A" w:rsidRPr="004579C2" w:rsidRDefault="00A1180A" w:rsidP="00A1180A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CB194AA" w14:textId="3F5A3199" w:rsidR="001F6C31" w:rsidRPr="001F7D32" w:rsidRDefault="001F6C31" w:rsidP="00F82BAB">
+    <w:p w14:paraId="00166C6A" w14:textId="7AFBFF55" w:rsidR="004274FD" w:rsidRPr="004579C2" w:rsidRDefault="004274FD" w:rsidP="004274FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-        <w:t>spected your site?</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Does your site have satellite locations</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80683" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that will participate in GOG Partners trials</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134D" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8B729C" w14:textId="17F8BBDA" w:rsidR="00F82BAB" w:rsidRPr="001F7D32" w:rsidRDefault="00F82BAB" w:rsidP="00F82BAB">
-[...108 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="29B398DB" w14:textId="77777777" w:rsidR="00D80683" w:rsidRDefault="0007134D" w:rsidP="0007134D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If yes, please</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80683" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list name and address for each location.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A5220A" w14:textId="1AF534A8" w:rsidR="001F6C31" w:rsidRPr="001F7D32" w:rsidRDefault="001F6C31" w:rsidP="00F82BAB">
-[...13 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="5291" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3055"/>
+        <w:gridCol w:w="5309"/>
+        <w:gridCol w:w="1530"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003820B6" w:rsidRPr="001103F6" w14:paraId="43BAC860" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62082DAC" w14:textId="0E513A32" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Satellite Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2683" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="657D2B05" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE850DC" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Office Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003820B6" w:rsidRPr="001103F6" w14:paraId="03799818" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA5E409" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2683" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1842B939" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52C880AB" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003820B6" w:rsidRPr="001103F6" w14:paraId="656009A3" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3864D4A5" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2683" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3E95E9" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F09C88F" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003820B6" w:rsidRPr="001103F6" w14:paraId="20C13D6B" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F14176" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2683" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C691239" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75ED040C" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003820B6" w:rsidRPr="001103F6" w14:paraId="64BCA2C1" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA39519" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2683" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="749BB4D3" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1474ED34" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003820B6" w:rsidRPr="001103F6" w14:paraId="41BF6B19" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6C2AE6" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2683" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B6BFE7" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32ECCE9F" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003820B6" w:rsidRPr="001103F6" w14:paraId="117A14B9" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1544" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7056EAA8" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2683" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5175203F" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1562FC69" w14:textId="77777777" w:rsidR="003820B6" w:rsidRPr="004579C2" w:rsidRDefault="003820B6" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A5A972C" w14:textId="77777777" w:rsidR="006D4D63" w:rsidRDefault="006D4D63" w:rsidP="0000716A">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="PlaceholderText"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="192AD334" w14:textId="1423AB60" w:rsidR="001F6C31" w:rsidRPr="001F7D32" w:rsidRDefault="001F6C31" w:rsidP="00F82BAB">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="610F6BC4" w14:textId="77777777" w:rsidR="0088692C" w:rsidRDefault="0088692C" w:rsidP="0000716A">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="PlaceholderText"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B80591F" w14:textId="77777777" w:rsidR="00F82BAB" w:rsidRDefault="00F82BAB" w:rsidP="00F82BAB">
-[...7 lines deleted...]
-    <w:p w14:paraId="3D461333" w14:textId="41EEF2D8" w:rsidR="00F82BAB" w:rsidRPr="001F7D32" w:rsidRDefault="001F6C31" w:rsidP="00F82BAB">
+    <w:p w14:paraId="1CB194AA" w14:textId="3F5A3199" w:rsidR="001F6C31" w:rsidRPr="004579C2" w:rsidRDefault="001F6C31" w:rsidP="00F82BAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> training?  </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Has the FDA or equivalent regulatory agency ever in</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82BAB" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>spected your site?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37724FCD" w14:textId="1DABB965" w:rsidR="001F6C31" w:rsidRPr="001F7D32" w:rsidRDefault="00F82BAB" w:rsidP="00F82BAB">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001F7D32">
+    <w:p w14:paraId="6311B1A5" w14:textId="318E17DD" w:rsidR="00881AA4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="819692018"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00847202" w:rsidRPr="00847202">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-2040574733"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00847202" w:rsidRPr="00847202">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421FC1D3" w14:textId="79857F3C" w:rsidR="00A97A4E" w:rsidRDefault="001F6C31" w:rsidP="00F82BAB">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was a Form FDA 483 issued?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14ADD379" w14:textId="154456AC" w:rsidR="00881AA4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1672375216"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00CD6C71" w:rsidRPr="00CD6C71">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1178811208"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00CD6C71" w:rsidRPr="00CD6C71">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A5220A" w14:textId="116F28CB" w:rsidR="001F6C31" w:rsidRPr="004579C2" w:rsidRDefault="00A97A4E" w:rsidP="00F82BAB">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If yes, please submit reports</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0784">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and response reports</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55078">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6C31" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7D32">
-[...57 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="376C41B7" w14:textId="44120C6E" w:rsidR="001F6C31" w:rsidRPr="001F7D32" w:rsidRDefault="001F6C31" w:rsidP="00F82BAB">
-[...7 lines deleted...]
-    <w:p w14:paraId="0373B34D" w14:textId="618B7C44" w:rsidR="001F6C31" w:rsidRPr="001F7D32" w:rsidRDefault="001F6C31" w:rsidP="00F82BAB">
+    <w:p w14:paraId="0B80591F" w14:textId="66FECE17" w:rsidR="00F82BAB" w:rsidRPr="004579C2" w:rsidRDefault="00AA71DE" w:rsidP="00780852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Are investigators required to complete Human Subject Protection Training?  </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have any investigators </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8404E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at your institution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">been </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barred</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="008C2B77" w:rsidRPr="00DE4513">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D52B2DA" w14:textId="77777777" w:rsidR="00F82BAB" w:rsidRPr="001F7D32" w:rsidRDefault="00F82BAB" w:rsidP="00922089">
-[...60 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="0C09D196" w14:textId="38EA66F5" w:rsidR="00881AA4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1078791139"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003818A9" w:rsidRPr="003818A9">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1426227524"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003818A9" w:rsidRPr="003818A9">
+        <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F07E6A" w14:textId="77777777" w:rsidR="008A5400" w:rsidRPr="001F7D32" w:rsidRDefault="001F6C31" w:rsidP="008A5400">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="702DDB9C" w14:textId="083D2646" w:rsidR="00AA71DE" w:rsidRDefault="00AA71DE" w:rsidP="00AA71DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DEE1FEA" w14:textId="27EA8750" w:rsidR="008A5400" w:rsidRPr="001F7D32" w:rsidRDefault="008A5400" w:rsidP="008A5400">
+    <w:p w14:paraId="65108EFE" w14:textId="4E19FE3A" w:rsidR="00A750B9" w:rsidRDefault="00A750B9" w:rsidP="00AA71DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please provide details: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="337742991"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00722FA5" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6561F5A7" w14:textId="77777777" w:rsidR="00C27CA1" w:rsidRDefault="00C27CA1" w:rsidP="00AA71DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1858A14D" w14:textId="73E58AF5" w:rsidR="00C27CA1" w:rsidRDefault="00C27CA1" w:rsidP="00C27CA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:t>If you answered NO to any of the above (except Question 10), please explain below:  </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Has the PI or any sub-investigators have had any action taken on their medical license in the last 5 years?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B02C571" w14:textId="34716EB0" w:rsidR="001F6C31" w:rsidRPr="001F6C31" w:rsidRDefault="00F82BAB" w:rsidP="001F6C31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="152AF2CF" w14:textId="44650212" w:rsidR="00881AA4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1212575976"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000132C1" w:rsidRPr="000132C1">
+        <w:t xml:space="preserve"> Yes   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1571192320"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000132C1" w:rsidRPr="000132C1">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4751B9D5" w14:textId="77777777" w:rsidR="00C27CA1" w:rsidRDefault="00C27CA1" w:rsidP="00C27CA1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB6F10B" w14:textId="4C415F3D" w:rsidR="00C27CA1" w:rsidRPr="00C27CA1" w:rsidRDefault="00C27CA1" w:rsidP="004579C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please explain: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="1024444253"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="626FCA37" w14:textId="77777777" w:rsidR="00C27CA1" w:rsidRDefault="00C27CA1" w:rsidP="00C27CA1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E0845E" w14:textId="0B844B66" w:rsidR="007F3738" w:rsidRDefault="00C27CA1" w:rsidP="004579C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ha</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3738">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s the PI or any sub-investigators been suspended at any health facility?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431BE354" w14:textId="4B6B5E9A" w:rsidR="00881AA4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="2098988601"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FE175B" w:rsidRPr="00FE175B">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="638082734"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FE175B" w:rsidRPr="00FE175B">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E9F3A5" w14:textId="77777777" w:rsidR="007F3738" w:rsidRDefault="007F3738" w:rsidP="007F3738">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE2990F" w14:textId="34509422" w:rsidR="007F3738" w:rsidRPr="007F3738" w:rsidRDefault="007F3738" w:rsidP="004579C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please explain: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="-1345384873"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6DF822AA" w14:textId="77777777" w:rsidR="007F3738" w:rsidRPr="004579C2" w:rsidRDefault="007F3738" w:rsidP="004579C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D461333" w14:textId="6AC5ABC5" w:rsidR="00F82BAB" w:rsidRPr="004579C2" w:rsidRDefault="001F6C31" w:rsidP="00F82BAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are investigators required to complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1F94" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Good Clinical Practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00722FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Human Subjects </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">training?  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17046DF5" w14:textId="77777777" w:rsidR="0003598F" w:rsidRDefault="0003598F" w:rsidP="00F94326">
+    <w:p w14:paraId="153DC97F" w14:textId="7CF51BEF" w:rsidR="00881AA4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1396498918"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C069B7" w:rsidRPr="00C069B7">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-808775848"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C069B7" w:rsidRPr="00C069B7">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376C41B7" w14:textId="6D4D3AB4" w:rsidR="001F6C31" w:rsidRDefault="001F6C31" w:rsidP="004579C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, how often is training required? </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="1408884436"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00722FA5" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="69153BC1" w14:textId="77777777" w:rsidR="008A286E" w:rsidRPr="004579C2" w:rsidRDefault="008A286E" w:rsidP="004579C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECE93FE" w14:textId="2018680A" w:rsidR="008A286E" w:rsidRPr="003233E0" w:rsidRDefault="008A286E" w:rsidP="004579C2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003233E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003233E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Study Start-up Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735E075D" w14:textId="40E941B5" w:rsidR="00881AA4" w:rsidRDefault="00503752" w:rsidP="008A286E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>These questions help us understand your site’s start-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t xml:space="preserve">up </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t xml:space="preserve">process </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>(does</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not impact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>application decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8B185A" w14:textId="77777777" w:rsidR="008A286E" w:rsidRPr="004579C2" w:rsidRDefault="008A286E" w:rsidP="004579C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E17405" w14:textId="7815B9AA" w:rsidR="005A6F0D" w:rsidRDefault="005A6F0D" w:rsidP="00DE4513">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does your site use a central IRB or local IRB? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9CA4A1" w14:textId="5578F306" w:rsidR="00881AA4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-430046794"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005F3B0F" w:rsidRPr="005F3B0F">
+        <w:t xml:space="preserve"> Central IRB    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1236121756"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005F3B0F" w:rsidRPr="005F3B0F">
+        <w:t xml:space="preserve"> Local IRB</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1FFB10E5" w14:textId="77777777" w:rsidR="0003598F" w:rsidRDefault="00E96F2D" w:rsidP="00F94326">
+    <w:p w14:paraId="222CD110" w14:textId="2FB79B07" w:rsidR="005A6F0D" w:rsidRDefault="005A6F0D" w:rsidP="00DE4513">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If central, which central IRB does your site use (i.e., Advarra, WCG)? </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="-1528937576"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00722FA5" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="509054CD" w14:textId="77777777" w:rsidR="00A82EB5" w:rsidRDefault="00A82EB5" w:rsidP="00A82EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5D2636" w14:textId="4E19C647" w:rsidR="005A6F0D" w:rsidRDefault="005A6F0D" w:rsidP="00DE4513">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Does your site have any pre-IRB review committees? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648D7483" w14:textId="5A073E0C" w:rsidR="00881AA4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1668288373"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00872BE3" w:rsidRPr="00872BE3">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-651284647"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00872BE3" w:rsidRPr="00872BE3">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8F9F77" w14:textId="588ABEE4" w:rsidR="005A6F0D" w:rsidRPr="004579C2" w:rsidRDefault="005A6F0D" w:rsidP="004579C2">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55293">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f yes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00231521">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please </w:t>
+      </w:r>
+      <w:r w:rsidR="007342EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide details of committees and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C767F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>if required to</w:t>
+      </w:r>
+      <w:r w:rsidR="00195CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be conducted</w:t>
+      </w:r>
+      <w:r w:rsidR="00C767F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before start-up activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00195CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can begin</w:t>
+      </w:r>
+      <w:r w:rsidR="007342EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="-1559708525"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00387B46" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="28ACA7F6" w14:textId="173508F8" w:rsidR="005A6F0D" w:rsidRDefault="005A6F0D" w:rsidP="00DE4513">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can your site negotiate the </w:t>
+      </w:r>
+      <w:r w:rsidR="00195CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">budget and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contract and submit to the IRB in parallel? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0A598D" w14:textId="59FB97A0" w:rsidR="00881AA4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1847699468"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F12A22" w:rsidRPr="00F12A22">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="959075881"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F12A22" w:rsidRPr="00F12A22">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4337D97C" w14:textId="77777777" w:rsidR="000E6D02" w:rsidRDefault="000E6D02">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CEDEC0" w14:textId="46DF7EE9" w:rsidR="00195CEE" w:rsidRPr="00C767F5" w:rsidRDefault="00195CEE" w:rsidP="004579C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If no, please provide details.</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="-1620219901"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00387B46" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5B02C571" w14:textId="37589E71" w:rsidR="001F6C31" w:rsidRDefault="005A6F0D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is your site’s </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6D02" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>realistic, estimated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00195CEE" w:rsidRPr="00195CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>timeline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for site activation from selection to SIV? </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7DC3F735" w14:textId="77777777" w:rsidR="00285ABD" w:rsidRDefault="00285ABD" w:rsidP="00285ABD">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:id w:val="-1681570454"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="11292730" w14:textId="24760968" w:rsidR="00387B46" w:rsidRPr="004579C2" w:rsidRDefault="00387B46" w:rsidP="004579C2">
+          <w:pPr>
+            <w:ind w:left="720"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="40596552" w14:textId="321A2703" w:rsidR="005A6F0D" w:rsidRDefault="005A6F0D" w:rsidP="00DE4513">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Does your site have an internal activation process</w:t>
+      </w:r>
+      <w:r w:rsidR="005D24C6" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after a sponsor considers your site “Site Ready”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A7445D" w14:textId="48B018C5" w:rsidR="00881AA4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="2048103307"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00304380" w:rsidRPr="00304380">
+        <w:t xml:space="preserve"> Yes    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="814374834"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A286E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00304380" w:rsidRPr="00304380">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61EF9A2C" w14:textId="77777777" w:rsidR="00F94326" w:rsidRDefault="00F94326" w:rsidP="00285ABD">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2CCFC4C0" w14:textId="2ACDEAD3" w:rsidR="00387B46" w:rsidRDefault="005A6F0D" w:rsidP="000E6D02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D24C6" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>please provide details and timeline</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to internally activate</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4513" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D24C6" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:id w:val="1895077163"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00387B46" w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="7EB013D3" w14:textId="77777777" w:rsidR="00F82BAB" w:rsidRDefault="00F82BAB" w:rsidP="00285ABD">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="4E5150F4" w14:textId="77777777" w:rsidR="006D4D63" w:rsidRPr="004579C2" w:rsidRDefault="006D4D63" w:rsidP="004579C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43F58734" w14:textId="77777777" w:rsidR="00F82BAB" w:rsidRDefault="00F82BAB" w:rsidP="00285ABD">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5ED0F5FD" w14:textId="4372126F" w:rsidR="00881AA4" w:rsidRPr="00FA3329" w:rsidRDefault="005D1A95" w:rsidP="00FA3329">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+        <w:ind w:left="-90" w:right="-90" w:firstLine="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA3329">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Section 3: Required Attachments</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D50B1FA" w14:textId="77777777" w:rsidR="00F82BAB" w:rsidRDefault="00F82BAB" w:rsidP="00285ABD">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="13923983" w14:textId="6EB6695F" w:rsidR="00881AA4" w:rsidRPr="004579C2" w:rsidRDefault="00541172" w:rsidP="004579C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="5" w:color="9CC2E5"/>
+          <w:left w:val="single" w:sz="8" w:space="5" w:color="9CC2E5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="5" w:color="9CC2E5"/>
+          <w:right w:val="single" w:sz="8" w:space="5" w:color="9CC2E5"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF3F8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00541172">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please attach the following documents electronically.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541172">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Letters </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008751DE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be submitted on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008751DE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>institution/practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> letterhead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008751DE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when applicable.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5BC8A6B9" w14:textId="77777777" w:rsidR="00F82BAB" w:rsidRDefault="00F82BAB" w:rsidP="00285ABD">
-[...80 lines deleted...]
-    <w:p w14:paraId="0686484A" w14:textId="77777777" w:rsidR="004B3FD5" w:rsidRPr="00922089" w:rsidRDefault="004B3FD5" w:rsidP="004B3FD5">
+    <w:p w14:paraId="0686484A" w14:textId="66F54F6E" w:rsidR="004B3FD5" w:rsidRPr="004579C2" w:rsidRDefault="004B3FD5" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> A letter of intent to participate in the GOG Foundation from the departmental contact for each specialty that is planning to actively participate in the GOG Foundation.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A letter of intent to participate in the GOG Foundation from the departmental contact for each specialty that is planning to actively participate in the GOG Foundation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B73D82" w14:textId="77777777" w:rsidR="008177E9" w:rsidRPr="00922089" w:rsidRDefault="008177E9" w:rsidP="008177E9">
+    <w:p w14:paraId="09B73D82" w14:textId="77777777" w:rsidR="008177E9" w:rsidRPr="004579C2" w:rsidRDefault="008177E9" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="688FFA4C" w14:textId="74C6FEA9" w:rsidR="00961F68" w:rsidRPr="00922089" w:rsidRDefault="004B3FD5" w:rsidP="008177E9">
+    <w:p w14:paraId="688FFA4C" w14:textId="74C6FEA9" w:rsidR="00961F68" w:rsidRPr="004579C2" w:rsidRDefault="004B3FD5" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>GYN Oncology</w:t>
       </w:r>
-      <w:r w:rsidR="003249F9" w:rsidRPr="00922089">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003249F9" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> OR Medical Oncology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00922089">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (REQUIRED)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76823762" w14:textId="06E71353" w:rsidR="004B3FD5" w:rsidRPr="00922089" w:rsidRDefault="00961F68" w:rsidP="008177E9">
+    <w:p w14:paraId="76823762" w14:textId="06E71353" w:rsidR="004B3FD5" w:rsidRPr="004579C2" w:rsidRDefault="00961F68" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Pathology (</w:t>
       </w:r>
-      <w:r w:rsidR="00E15F86">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E15F86" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>PREFERABLE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00922089">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C939B84" w14:textId="55A16744" w:rsidR="00961F68" w:rsidRPr="00922089" w:rsidRDefault="00961F68" w:rsidP="008177E9">
+    <w:p w14:paraId="7C939B84" w14:textId="55A16744" w:rsidR="00961F68" w:rsidRPr="004579C2" w:rsidRDefault="00961F68" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Radiation Oncology (If applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BF4B1D" w14:textId="77777777" w:rsidR="008177E9" w:rsidRPr="00922089" w:rsidRDefault="008177E9" w:rsidP="004B3FD5">
+    <w:p w14:paraId="55BF4B1D" w14:textId="77777777" w:rsidR="008177E9" w:rsidRPr="004579C2" w:rsidRDefault="008177E9" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45C20CF7" w14:textId="68DEC112" w:rsidR="004B3FD5" w:rsidRPr="00922089" w:rsidRDefault="004B3FD5" w:rsidP="004B3FD5">
+    <w:p w14:paraId="45C20CF7" w14:textId="68DEC112" w:rsidR="004B3FD5" w:rsidRPr="004579C2" w:rsidRDefault="004B3FD5" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">A letter from the Department Chair/Director of Research of the Institution indicating the Institution’s approval and support for participation in the GOG Foundation and </w:t>
       </w:r>
-      <w:r w:rsidR="009A6BEB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="009A6BEB" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">its </w:t>
       </w:r>
-      <w:r w:rsidRPr="00922089">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>protocols.</w:t>
       </w:r>
-      <w:r w:rsidR="00961F68" w:rsidRPr="00922089">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00961F68" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  If private practice – letter of support from practice signatory official.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B17BCB" w14:textId="77777777" w:rsidR="008177E9" w:rsidRPr="00922089" w:rsidRDefault="008177E9" w:rsidP="008177E9">
+    <w:p w14:paraId="26B17BCB" w14:textId="77777777" w:rsidR="008177E9" w:rsidRPr="004579C2" w:rsidRDefault="008177E9" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FC3E205" w14:textId="3C950334" w:rsidR="00961F68" w:rsidRPr="008177E9" w:rsidRDefault="004B3FD5" w:rsidP="00F82BAB">
+    <w:p w14:paraId="5FC3E205" w14:textId="6BF51AC8" w:rsidR="00961F68" w:rsidRPr="004579C2" w:rsidRDefault="004B3FD5" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Letter detai</w:t>
       </w:r>
-      <w:r w:rsidR="003249F9" w:rsidRPr="00922089">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003249F9" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ling previous </w:t>
       </w:r>
-      <w:r w:rsidRPr="00922089">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">clinical </w:t>
       </w:r>
-      <w:r w:rsidR="003249F9" w:rsidRPr="00922089">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003249F9" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trial experience (Industry, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NCTN</w:t>
+      </w:r>
+      <w:r w:rsidR="003249F9" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, Investigator Initiated</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BEB" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="008177E9" w:rsidRPr="00922089">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00387B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within the last 5 years</w:t>
+      </w:r>
+      <w:r w:rsidR="008177E9" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE939DA" w14:textId="77777777" w:rsidR="008177E9" w:rsidRPr="008177E9" w:rsidRDefault="008177E9" w:rsidP="008177E9">
+    <w:p w14:paraId="1CE939DA" w14:textId="77777777" w:rsidR="008177E9" w:rsidRPr="004579C2" w:rsidRDefault="008177E9" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C037D43" w14:textId="4119A263" w:rsidR="008177E9" w:rsidRPr="008177E9" w:rsidRDefault="004B4A07" w:rsidP="00F82BAB">
+    <w:p w14:paraId="2C037D43" w14:textId="7E6BE544" w:rsidR="008177E9" w:rsidRDefault="004B4A07" w:rsidP="004579C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bio sketch</w:t>
       </w:r>
-      <w:r w:rsidR="008177E9" w:rsidRPr="008177E9">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003B42AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/CV</w:t>
+      </w:r>
+      <w:r w:rsidR="008177E9" w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Applicant Principal Investigator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C2BDB1" w14:textId="2FBB5FAC" w:rsidR="00961F68" w:rsidRDefault="00922089" w:rsidP="00961F68">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="61E1FE6D" w14:textId="77777777" w:rsidR="008A286E" w:rsidRDefault="008A286E" w:rsidP="006D4D63">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41ADE8C2" w14:textId="77777777" w:rsidR="006D4D63" w:rsidRDefault="006D4D63" w:rsidP="006D4D63">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709261B1" w14:textId="77777777" w:rsidR="006D4D63" w:rsidRDefault="006D4D63" w:rsidP="006D4D63">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A291368" w14:textId="77777777" w:rsidR="0046672F" w:rsidRPr="004579C2" w:rsidRDefault="0046672F" w:rsidP="0046672F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-        <w:t>NAME:</w:t>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 4: Key Personnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F4345F" w14:textId="77777777" w:rsidR="00961F68" w:rsidRDefault="00961F68" w:rsidP="00961F68">
-[...12 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="3314"/>
+        <w:gridCol w:w="1588"/>
+        <w:gridCol w:w="3314"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0010506E" w:rsidRPr="00C127BC" w14:paraId="21786375" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24B3D17D" w14:textId="77777777" w:rsidR="0010506E" w:rsidRPr="00C127BC" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C127BC">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Contracts Representative Contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="7850100F" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF3F8"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="228C3814" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please provide the primary contact for contract review and negotiation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="64E8FF94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32850384" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33E4A05E" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="1A769723" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59A1AAE7" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A264D77" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="6497B4D0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5290E970" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5851B8" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0343C621" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A14A200" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="5915031D" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B00861A" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Zip Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E25548F" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0929C5DF" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Office Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2298C046" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="00735168" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16254688" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0F7E76" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42514D47" w14:textId="77777777" w:rsidR="0046672F" w:rsidRDefault="0046672F" w:rsidP="004579C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="708A1120" w14:textId="42520BF2" w:rsidR="00961F68" w:rsidRDefault="00961F68" w:rsidP="00961F68">
-[...77 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="3314"/>
+        <w:gridCol w:w="1588"/>
+        <w:gridCol w:w="3314"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0010506E" w:rsidRPr="00C127BC" w14:paraId="08FA79C0" w14:textId="77777777" w:rsidTr="004579C2">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C42C7DE" w14:textId="77777777" w:rsidR="0010506E" w:rsidRPr="00C127BC" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C127BC">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Study Feasibility Questionnaire Contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="61456B4A" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF3F8"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1D7606" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please provide the primary contact for feasibility questionnaires and site capability requests.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="614C206C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F31EF0B" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79AC47D1" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="4102C80F" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4084C70C" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40D4DBD8" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="7202D9F2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22C1B214" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD97FCE" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6208FA2B" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D72390A" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="699CBBB3" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72700449" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Zip Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E614999" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05514DC6" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Office Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B215A95" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0010506E" w14:paraId="7257B94D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD9BD5C" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08424B84" w14:textId="77777777" w:rsidR="0010506E" w:rsidRDefault="0010506E">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+              </w:rPr>
+              <w:t>Click or tap here to enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1814ADBC" w14:textId="77777777" w:rsidR="001564C5" w:rsidRDefault="001564C5" w:rsidP="004579C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BBFF90C" w14:textId="77777777" w:rsidR="00961F68" w:rsidRDefault="00961F68" w:rsidP="00961F68">
-[...357 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="2D0018D7" w14:textId="6B5DC3F9" w:rsidR="00911831" w:rsidRPr="004579C2" w:rsidRDefault="00000000" w:rsidP="004579C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9CC2E5"/>
+          <w:left w:val="single" w:sz="8" w:space="6" w:color="9CC2E5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="6" w:color="9CC2E5"/>
+          <w:right w:val="single" w:sz="8" w:space="6" w:color="9CC2E5"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF3F8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="180" w:right="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00911831" w:rsidRPr="004579C2" w:rsidSect="009B4805">
+          <w:footerReference w:type="default" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="004579C2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Personnel </w:t>
+      </w:r>
+      <w:r w:rsidR="0010506E" w:rsidRPr="0010506E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="0010506E" w:rsidRPr="0010506E">
+        <w:br/>
+        <w:t xml:space="preserve">Please list the individuals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:t xml:space="preserve">who will </w:t>
+      </w:r>
+      <w:r w:rsidR="0010506E" w:rsidRPr="0010506E">
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidR="0046672F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:t>GOG Foundation activities</w:t>
+      </w:r>
+      <w:r w:rsidR="0010506E" w:rsidRPr="0010506E">
+        <w:t xml:space="preserve"> at your institution or practice. Include the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:t xml:space="preserve">PI, </w:t>
+      </w:r>
+      <w:r w:rsidR="0010506E" w:rsidRPr="0010506E">
+        <w:t>sub-investigators, data managers, nurses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004579C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3FBB">
+        <w:t xml:space="preserve">CRAs, </w:t>
+      </w:r>
+      <w:r w:rsidR="0010506E" w:rsidRPr="0010506E">
+        <w:t xml:space="preserve">regulatory managers, and any other key staff who should receive </w:t>
+      </w:r>
+      <w:r w:rsidR="0046672F">
+        <w:t>GOG</w:t>
+      </w:r>
+      <w:r w:rsidR="001103F6">
+        <w:t xml:space="preserve"> announcements and </w:t>
+      </w:r>
+      <w:r w:rsidR="0010506E" w:rsidRPr="0010506E">
+        <w:t>study-related communications</w:t>
+      </w:r>
+      <w:r w:rsidR="008A286E">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37A90DC2" w14:textId="77777777" w:rsidR="00EC6CDB" w:rsidRDefault="00EC6CDB" w:rsidP="00795FD0">
+    <w:p w14:paraId="6E49A6D6" w14:textId="77777777" w:rsidR="001103F6" w:rsidRDefault="001103F6" w:rsidP="004579C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001103F6" w:rsidSect="009B4805">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+          </w:pgBorders>
+          <w:cols w:num="2" w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78294E5F" w14:textId="77777777" w:rsidR="00795FD0" w:rsidRDefault="00795FD0" w:rsidP="00795FD0">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1885"/>
+        <w:gridCol w:w="899"/>
+        <w:gridCol w:w="1689"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="1152"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F5101" w:rsidRPr="001103F6" w14:paraId="6A21AE59" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B275961" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101" w:rsidP="004579C2">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9CD839" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Degree</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1FD175" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specialty/Role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72B34BAB" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="636ADAFA" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Office Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="155F8C67" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cell Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9A0E42" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101" w:rsidP="004579C2">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F5101" w:rsidRPr="001103F6" w14:paraId="15417FF4" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="292A8B43" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="602D57A3" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4688014D" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA6AED4" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="178DDC46" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38483A6E" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45F64F00" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F5101" w:rsidRPr="001103F6" w14:paraId="3C6E5A6A" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD67C06" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B60B77E" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="686C10EC" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14D217C3" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE64823" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6A5EAD" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBEE545" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F5101" w:rsidRPr="001103F6" w14:paraId="77DC5644" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="708F5FE2" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="475E56F7" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="093B10EF" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A055413" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79774007" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE058A8" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB618A6" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F5101" w:rsidRPr="001103F6" w14:paraId="0C52A97E" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE67739" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56789DBF" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4892A2" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="372E406C" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="046A348C" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="796E9302" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="220A9DC1" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F5101" w:rsidRPr="001103F6" w14:paraId="761FF8F6" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3CF8F9" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70285D1E" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="578940FB" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="478ECB67" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1E0FAD" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="384C30D9" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFAB5DE" w14:textId="77777777" w:rsidR="006F5101" w:rsidRPr="004579C2" w:rsidRDefault="006F5101">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="1B2EDE02" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="281C75E1" w14:textId="782605F7" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E2F61A" w14:textId="65BFC81E" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C083A95" w14:textId="096D1C9D" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BC38A0" w14:textId="39EF7439" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D52B71" w14:textId="324A8999" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F0554F" w14:textId="708D72B8" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C058793" w14:textId="7D76E943" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="5918BAF7" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F532B8" w14:textId="32890120" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A7C2AA" w14:textId="4CFCE504" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE3DD7B" w14:textId="1CEAB3BB" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB49CE8" w14:textId="72FDC846" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF47FB2" w14:textId="0CF9203E" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D39C9E" w14:textId="4C5692E9" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="152C21C8" w14:textId="304ECAD0" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="71ECE434" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5822CE6E" w14:textId="0BB44B3E" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A562E33" w14:textId="1EB753C8" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67372501" w14:textId="7A15D35B" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49938655" w14:textId="325A30A3" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B954518" w14:textId="4908AA51" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="688877DE" w14:textId="6C7ABBBE" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="566B6ACB" w14:textId="3B814B74" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="2F394A7A" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0EA976" w14:textId="61058E36" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70881B7C" w14:textId="2D2D8D01" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30935B8F" w14:textId="47871B9B" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="202C4C00" w14:textId="253AE4A6" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6C67AD" w14:textId="5F6277E3" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD24337" w14:textId="5F9E3985" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4069A059" w14:textId="54119F66" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="3D70BA47" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA87832" w14:textId="792E77D0" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D17F879" w14:textId="06B75DED" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA3F96B" w14:textId="439B0E36" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA4784F" w14:textId="2E7D018A" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA81AAF" w14:textId="0CB0CF65" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="781476F3" w14:textId="76111B5F" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44243E24" w14:textId="095408DF" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="0B201B31" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C57E80E" w14:textId="3B60B81B" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="336E5AD8" w14:textId="0883ABAB" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9FF0AE" w14:textId="3E5D7A04" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E0FF61" w14:textId="231EBC74" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB2009C" w14:textId="6D306F2D" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACE2862" w14:textId="762604A9" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EFE490" w14:textId="2B8DB637" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="0CC5AA2F" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1F69E3" w14:textId="4C9ABD4B" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2DFB37" w14:textId="675CB19F" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="420B26FA" w14:textId="6A17169F" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E30EED" w14:textId="12CBC741" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C06639" w14:textId="2EA7B4E6" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1E8787" w14:textId="72D39C71" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07421253" w14:textId="3B25806E" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="1F91C796" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C262F4" w14:textId="3860D5DB" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="605B1244" w14:textId="75F91250" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D89CA3" w14:textId="6F408C82" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FDDC34" w14:textId="1A5B4466" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F57934" w14:textId="3A5BC98F" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05379038" w14:textId="6E5037E1" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA45D08" w14:textId="167CB724" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="21E6B03B" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBEA481" w14:textId="2BB71B47" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B9C120" w14:textId="2A9E3FF9" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7232E7C7" w14:textId="14090163" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F2A093" w14:textId="3886E2D8" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6806F4CD" w14:textId="29B954EF" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEA4EA9" w14:textId="45FC0DD8" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D8A2B4" w14:textId="71ABFA12" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="6F897531" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="072E950B" w14:textId="6DA5863D" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21186E69" w14:textId="021BBC30" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41507A73" w14:textId="7D0F31CF" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4776727B" w14:textId="4AF6D121" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2612B752" w14:textId="79C1C45D" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="370F8813" w14:textId="19971AC6" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E41F16" w14:textId="54EAE27D" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="0B094C2A" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBCC10F" w14:textId="51FFB6F7" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5347396F" w14:textId="5A1B0E9A" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E73411F" w14:textId="5B0C00DC" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56962E62" w14:textId="7689ECBB" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7E43A3" w14:textId="244BC8F5" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F59C7B" w14:textId="0A691EC5" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4180F379" w14:textId="7DCE3524" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="53157146" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FBA32C" w14:textId="6AD9B484" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AFB232" w14:textId="3CEF1155" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F53C828" w14:textId="3A78BA94" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3295DF" w14:textId="449A8B4B" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAC949B" w14:textId="77DE99AE" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CDDD3E" w14:textId="31BA9575" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02AD72B0" w14:textId="5E047D0C" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="5E96D2FD" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="280EBB58" w14:textId="6D3E2380" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5835F642" w14:textId="03E4E628" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29353345" w14:textId="7F5E3B5C" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FCAA1E" w14:textId="5D18266A" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="101728C1" w14:textId="0286A33A" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63831E4C" w14:textId="02309F12" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="382E2D91" w14:textId="1E533575" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="43BA990F" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E489B90" w14:textId="793691A7" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2284D08F" w14:textId="3D7EA928" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C41D158" w14:textId="3F2C362D" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6408FD2D" w14:textId="1E27439A" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E589E1" w14:textId="635929F5" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE7511B" w14:textId="6EAB92FD" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="041F66E2" w14:textId="4732DED5" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="5A4AA615" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2267C32C" w14:textId="059B7304" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B73E7D" w14:textId="37980791" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE4EA2B" w14:textId="5E671878" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F86CA3" w14:textId="3422A8C8" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="326C5ABE" w14:textId="30B1DDCB" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E20757" w14:textId="3296861F" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="574056B1" w14:textId="53A410C7" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="47485984" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA17E06" w14:textId="58248100" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6C9AB3" w14:textId="0B75CD9F" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A779BCC" w14:textId="415E0076" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A0A19F" w14:textId="4E449572" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="326539AA" w14:textId="38260371" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7061ED9F" w14:textId="255ED567" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E5D5CF" w14:textId="422D919B" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="478E279B" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB20417" w14:textId="6937C232" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E53C5E3" w14:textId="1B21DEAB" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDB8602" w14:textId="7D680C2D" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B0CDF8" w14:textId="1BA8142F" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DA9BBB" w14:textId="1A1B100A" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08951959" w14:textId="1B43159E" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFA1896" w14:textId="77A11AE6" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="3314E8A0" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E29F447" w14:textId="7A91D4D9" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8CFE7E" w14:textId="479F8D3B" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0BF22E" w14:textId="4EF9E8C6" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B569059" w14:textId="6463D3B0" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EC84AA" w14:textId="64BCE605" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AA61E5" w14:textId="3DD13AEA" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="617A7CDC" w14:textId="1ECDE878" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93622" w:rsidRPr="001103F6" w14:paraId="5018DC1B" w14:textId="77777777" w:rsidTr="00D33363">
+        <w:trPr>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1008" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A51AA28" w14:textId="5C5C05AE" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F9835F" w14:textId="5152C5FE" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="143187E4" w14:textId="6F827CAF" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B36E808" w14:textId="7BF6367D" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14704936" w14:textId="2F954F6C" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B548FA" w14:textId="0E14BF60" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004579C2">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enter text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBD66AD" w14:textId="4CFE70E2" w:rsidR="00C93622" w:rsidRPr="004579C2" w:rsidRDefault="00C93622" w:rsidP="00C93622">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="004579C2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Enter email.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A925FA6" w14:textId="77777777" w:rsidR="00C93622" w:rsidRDefault="00C93622">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="180" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C93622" w:rsidSect="004579C2">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+          </w:pgBorders>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275B0A9C" w14:textId="77777777" w:rsidR="00795FD0" w:rsidRPr="004579C2" w:rsidRDefault="00795FD0" w:rsidP="00BB0200">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B07CAF" w14:textId="77777777" w:rsidR="00795FD0" w:rsidRDefault="00795FD0" w:rsidP="00795FD0">
-[...576 lines deleted...]
-    <w:sectPr w:rsidR="00795FD0" w:rsidRPr="004B3FD5" w:rsidSect="009B4805">
+    <w:sectPr w:rsidR="00795FD0" w:rsidRPr="004579C2" w:rsidSect="009B4805">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:num="2" w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Michael Powers" w:date="2026-07-14T00:46:00Z" w:initials="MP">
+    <w:p w14:paraId="43054F9D" w14:textId="77777777" w:rsidR="008C2B77" w:rsidRDefault="008C2B77" w:rsidP="008C2B77">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>MP- Debarment typo now corrected.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="43054F9D" w15:done="1"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="264A1A2E" w16cex:dateUtc="2026-07-14T04:46:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="43054F9D" w16cid:durableId="264A1A2E"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6104DECC" w14:textId="77777777" w:rsidR="000034E3" w:rsidRDefault="000034E3" w:rsidP="00922089">
+    <w:p w14:paraId="3D8D3BE1" w14:textId="77777777" w:rsidR="00A22B22" w:rsidRDefault="00A22B22" w:rsidP="00922089">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57D58C4B" w14:textId="77777777" w:rsidR="000034E3" w:rsidRDefault="000034E3" w:rsidP="00922089">
+    <w:p w14:paraId="7F821C67" w14:textId="77777777" w:rsidR="00A22B22" w:rsidRDefault="00A22B22" w:rsidP="00922089">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1146806043"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7D0B9514" w14:textId="32AE3246" w:rsidR="00922089" w:rsidRDefault="00922089">
+      <w:p w14:paraId="1E5227A5" w14:textId="77777777" w:rsidR="0053085A" w:rsidRDefault="00922089">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0022699C">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
+      <w:p w14:paraId="7D0B9514" w14:textId="1F76B2AE" w:rsidR="00922089" w:rsidRDefault="0053085A" w:rsidP="004579C2">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>V2_</w:t>
+        </w:r>
+        <w:r w:rsidR="00A011BC">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2026-</w:t>
+        </w:r>
+        <w:r w:rsidR="004579C2">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>08-07</w:t>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EA3C754" w14:textId="77777777" w:rsidR="00922089" w:rsidRDefault="00922089">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38F9BA7F" w14:textId="77777777" w:rsidR="000034E3" w:rsidRDefault="000034E3" w:rsidP="00922089">
+    <w:p w14:paraId="6ACBB5EF" w14:textId="77777777" w:rsidR="00A22B22" w:rsidRDefault="00A22B22" w:rsidP="00922089">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DFD18C0" w14:textId="77777777" w:rsidR="000034E3" w:rsidRDefault="000034E3" w:rsidP="00922089">
+    <w:p w14:paraId="0281DDD1" w14:textId="77777777" w:rsidR="00A22B22" w:rsidRDefault="00A22B22" w:rsidP="00922089">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="065B008D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C750D04E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4694,51 +10675,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BFE6885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48BCC3B0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -4767,209 +10748,553 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75336CAC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="700A8874"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="669794471">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="848177594">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1482767432">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="451706529">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1420448062">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="243148009">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Michael Powers">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::mpowers@gog.org::0a0ce35c-51c5-4e82-9ff5-8d6ca72d73cc"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE2816"/>
+    <w:rsid w:val="00001711"/>
     <w:rsid w:val="000034E3"/>
+    <w:rsid w:val="0000716A"/>
+    <w:rsid w:val="000132C1"/>
     <w:rsid w:val="0003598F"/>
+    <w:rsid w:val="00045E2F"/>
     <w:rsid w:val="00050DA8"/>
+    <w:rsid w:val="0007134D"/>
+    <w:rsid w:val="00091A2C"/>
+    <w:rsid w:val="000B65ED"/>
+    <w:rsid w:val="000C2389"/>
+    <w:rsid w:val="000C66F1"/>
+    <w:rsid w:val="000D41A0"/>
+    <w:rsid w:val="000E1FC1"/>
     <w:rsid w:val="000E672F"/>
+    <w:rsid w:val="000E6D02"/>
     <w:rsid w:val="001028E4"/>
+    <w:rsid w:val="0010506E"/>
+    <w:rsid w:val="001103F6"/>
+    <w:rsid w:val="0011132F"/>
+    <w:rsid w:val="00127A34"/>
     <w:rsid w:val="00132D51"/>
+    <w:rsid w:val="001365C6"/>
     <w:rsid w:val="00137E5B"/>
+    <w:rsid w:val="001457E5"/>
+    <w:rsid w:val="001564C5"/>
     <w:rsid w:val="00173313"/>
     <w:rsid w:val="00186A8D"/>
+    <w:rsid w:val="00192DAD"/>
+    <w:rsid w:val="00195CEE"/>
     <w:rsid w:val="00196221"/>
+    <w:rsid w:val="001E47CE"/>
     <w:rsid w:val="001F56B2"/>
     <w:rsid w:val="001F6C31"/>
     <w:rsid w:val="001F7D32"/>
+    <w:rsid w:val="0020799C"/>
     <w:rsid w:val="00213B07"/>
     <w:rsid w:val="0022699C"/>
     <w:rsid w:val="002305FF"/>
+    <w:rsid w:val="00231521"/>
+    <w:rsid w:val="00252C09"/>
     <w:rsid w:val="00264CAD"/>
     <w:rsid w:val="00285ABD"/>
+    <w:rsid w:val="00293122"/>
+    <w:rsid w:val="002B5424"/>
+    <w:rsid w:val="002D20B9"/>
+    <w:rsid w:val="002D42A9"/>
+    <w:rsid w:val="002D6999"/>
+    <w:rsid w:val="002E2709"/>
+    <w:rsid w:val="00304380"/>
     <w:rsid w:val="003249F9"/>
+    <w:rsid w:val="00332962"/>
+    <w:rsid w:val="00342E0E"/>
     <w:rsid w:val="00355392"/>
+    <w:rsid w:val="0037533A"/>
+    <w:rsid w:val="003818A9"/>
+    <w:rsid w:val="003820B6"/>
+    <w:rsid w:val="00387B46"/>
+    <w:rsid w:val="00394964"/>
+    <w:rsid w:val="003B42AB"/>
     <w:rsid w:val="003C4E71"/>
     <w:rsid w:val="003E14F8"/>
+    <w:rsid w:val="003F3B89"/>
+    <w:rsid w:val="004054A4"/>
+    <w:rsid w:val="0041256D"/>
+    <w:rsid w:val="00426749"/>
+    <w:rsid w:val="004274FD"/>
+    <w:rsid w:val="00445349"/>
+    <w:rsid w:val="00451AF7"/>
+    <w:rsid w:val="004574BC"/>
+    <w:rsid w:val="004579C2"/>
+    <w:rsid w:val="0046672F"/>
+    <w:rsid w:val="00480296"/>
     <w:rsid w:val="00484646"/>
+    <w:rsid w:val="00486828"/>
+    <w:rsid w:val="004912FE"/>
+    <w:rsid w:val="004B1565"/>
     <w:rsid w:val="004B3FD5"/>
     <w:rsid w:val="004B4A07"/>
+    <w:rsid w:val="004C5418"/>
+    <w:rsid w:val="004D1AB4"/>
+    <w:rsid w:val="004F2EBA"/>
+    <w:rsid w:val="00503752"/>
+    <w:rsid w:val="00507FE8"/>
     <w:rsid w:val="005121A1"/>
+    <w:rsid w:val="0053085A"/>
+    <w:rsid w:val="00541172"/>
+    <w:rsid w:val="00545125"/>
     <w:rsid w:val="005A0440"/>
+    <w:rsid w:val="005A6F0D"/>
+    <w:rsid w:val="005B576F"/>
+    <w:rsid w:val="005D1A95"/>
+    <w:rsid w:val="005D24C6"/>
+    <w:rsid w:val="005E198A"/>
+    <w:rsid w:val="005F3B0F"/>
+    <w:rsid w:val="006107B3"/>
+    <w:rsid w:val="00624A14"/>
+    <w:rsid w:val="00632875"/>
+    <w:rsid w:val="00642098"/>
+    <w:rsid w:val="00642D0C"/>
     <w:rsid w:val="006471B3"/>
     <w:rsid w:val="006549DE"/>
+    <w:rsid w:val="00655846"/>
+    <w:rsid w:val="00695E67"/>
     <w:rsid w:val="006B0D36"/>
     <w:rsid w:val="006B10BA"/>
+    <w:rsid w:val="006D1B14"/>
+    <w:rsid w:val="006D1D08"/>
+    <w:rsid w:val="006D4D63"/>
     <w:rsid w:val="006D6D5A"/>
+    <w:rsid w:val="006D7E77"/>
+    <w:rsid w:val="006F037F"/>
+    <w:rsid w:val="006F5101"/>
+    <w:rsid w:val="007200B1"/>
+    <w:rsid w:val="007211D5"/>
+    <w:rsid w:val="00722FA5"/>
+    <w:rsid w:val="007342EA"/>
+    <w:rsid w:val="007356E5"/>
     <w:rsid w:val="0073710F"/>
+    <w:rsid w:val="007619E2"/>
+    <w:rsid w:val="00780852"/>
     <w:rsid w:val="00795FD0"/>
+    <w:rsid w:val="00797F10"/>
+    <w:rsid w:val="007F0429"/>
+    <w:rsid w:val="007F209B"/>
+    <w:rsid w:val="007F3738"/>
+    <w:rsid w:val="00803510"/>
     <w:rsid w:val="00811CE7"/>
     <w:rsid w:val="008177E9"/>
+    <w:rsid w:val="00847202"/>
+    <w:rsid w:val="008544B9"/>
+    <w:rsid w:val="00863305"/>
+    <w:rsid w:val="0087025B"/>
+    <w:rsid w:val="00872BE3"/>
+    <w:rsid w:val="008751DE"/>
+    <w:rsid w:val="00877F55"/>
+    <w:rsid w:val="00881AA4"/>
+    <w:rsid w:val="0088692C"/>
+    <w:rsid w:val="008A03EF"/>
+    <w:rsid w:val="008A286E"/>
     <w:rsid w:val="008A5400"/>
+    <w:rsid w:val="008B1C5B"/>
+    <w:rsid w:val="008C2B77"/>
+    <w:rsid w:val="008F53A1"/>
+    <w:rsid w:val="008F66ED"/>
+    <w:rsid w:val="00907004"/>
+    <w:rsid w:val="00911831"/>
     <w:rsid w:val="00912FC5"/>
     <w:rsid w:val="00922089"/>
+    <w:rsid w:val="00942CEF"/>
+    <w:rsid w:val="00942E5C"/>
     <w:rsid w:val="00957127"/>
     <w:rsid w:val="00961F68"/>
+    <w:rsid w:val="00995C91"/>
+    <w:rsid w:val="009A3266"/>
     <w:rsid w:val="009A6BEB"/>
+    <w:rsid w:val="009B1E85"/>
+    <w:rsid w:val="009B3FBB"/>
     <w:rsid w:val="009B4805"/>
+    <w:rsid w:val="009C33E8"/>
+    <w:rsid w:val="009C6D8D"/>
+    <w:rsid w:val="009E525A"/>
+    <w:rsid w:val="00A011BC"/>
     <w:rsid w:val="00A1180A"/>
+    <w:rsid w:val="00A22B22"/>
+    <w:rsid w:val="00A51E8E"/>
+    <w:rsid w:val="00A55078"/>
+    <w:rsid w:val="00A750B9"/>
+    <w:rsid w:val="00A820BE"/>
+    <w:rsid w:val="00A82EB5"/>
+    <w:rsid w:val="00A95EAC"/>
+    <w:rsid w:val="00A97A4E"/>
+    <w:rsid w:val="00AA71DE"/>
     <w:rsid w:val="00AC2914"/>
+    <w:rsid w:val="00AD0784"/>
     <w:rsid w:val="00AD72ED"/>
+    <w:rsid w:val="00AF57D8"/>
+    <w:rsid w:val="00AF6DB7"/>
+    <w:rsid w:val="00B04ED1"/>
+    <w:rsid w:val="00B062D4"/>
+    <w:rsid w:val="00B12DAB"/>
+    <w:rsid w:val="00B1726B"/>
     <w:rsid w:val="00B41304"/>
+    <w:rsid w:val="00B44DBC"/>
+    <w:rsid w:val="00B57244"/>
+    <w:rsid w:val="00B62D1E"/>
+    <w:rsid w:val="00BA7F4B"/>
+    <w:rsid w:val="00BB0200"/>
+    <w:rsid w:val="00BD6668"/>
+    <w:rsid w:val="00BD7274"/>
+    <w:rsid w:val="00BF4AC0"/>
+    <w:rsid w:val="00C069B7"/>
     <w:rsid w:val="00C074BF"/>
+    <w:rsid w:val="00C1082F"/>
+    <w:rsid w:val="00C127BC"/>
     <w:rsid w:val="00C17391"/>
     <w:rsid w:val="00C176C1"/>
+    <w:rsid w:val="00C27CA1"/>
+    <w:rsid w:val="00C62A50"/>
+    <w:rsid w:val="00C755AF"/>
+    <w:rsid w:val="00C767F5"/>
+    <w:rsid w:val="00C93622"/>
     <w:rsid w:val="00CA64FC"/>
+    <w:rsid w:val="00CD6C71"/>
+    <w:rsid w:val="00D11DEF"/>
+    <w:rsid w:val="00D25140"/>
+    <w:rsid w:val="00D33363"/>
+    <w:rsid w:val="00D343DD"/>
+    <w:rsid w:val="00D375DD"/>
     <w:rsid w:val="00D63932"/>
+    <w:rsid w:val="00D65B64"/>
+    <w:rsid w:val="00D66814"/>
+    <w:rsid w:val="00D70090"/>
+    <w:rsid w:val="00D7564B"/>
+    <w:rsid w:val="00D80683"/>
+    <w:rsid w:val="00DA43D1"/>
     <w:rsid w:val="00DA773C"/>
     <w:rsid w:val="00DD1F94"/>
+    <w:rsid w:val="00DD5F0B"/>
     <w:rsid w:val="00DE2E16"/>
+    <w:rsid w:val="00DE4513"/>
+    <w:rsid w:val="00E00500"/>
+    <w:rsid w:val="00E101DC"/>
+    <w:rsid w:val="00E1175C"/>
     <w:rsid w:val="00E15F86"/>
     <w:rsid w:val="00E211F0"/>
     <w:rsid w:val="00E213CD"/>
     <w:rsid w:val="00E26B04"/>
     <w:rsid w:val="00E51650"/>
+    <w:rsid w:val="00E55293"/>
+    <w:rsid w:val="00E8404E"/>
+    <w:rsid w:val="00E9409A"/>
+    <w:rsid w:val="00E9650F"/>
     <w:rsid w:val="00E96F2D"/>
+    <w:rsid w:val="00EB22C8"/>
+    <w:rsid w:val="00EB404B"/>
     <w:rsid w:val="00EC6CDB"/>
     <w:rsid w:val="00EE33BE"/>
+    <w:rsid w:val="00EF6A02"/>
+    <w:rsid w:val="00F12A22"/>
     <w:rsid w:val="00F178E9"/>
+    <w:rsid w:val="00F219E7"/>
     <w:rsid w:val="00F240A1"/>
+    <w:rsid w:val="00F373B4"/>
+    <w:rsid w:val="00F75429"/>
     <w:rsid w:val="00F82BAB"/>
     <w:rsid w:val="00F94326"/>
+    <w:rsid w:val="00FA3329"/>
+    <w:rsid w:val="00FC586D"/>
+    <w:rsid w:val="00FE175B"/>
     <w:rsid w:val="00FE2816"/>
+    <w:rsid w:val="00FE459E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FC4C045"/>
   <w15:docId w15:val="{A96AA46C-3DD6-4C2A-8838-1CA7C71C198C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5073,52 +11398,55 @@
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
@@ -5299,55 +11627,257 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -5390,67 +11920,65 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FE2816"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0003598F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0003598F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="0003598F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0003598F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -5497,91 +12025,1200 @@
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00922089"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA773C"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00780852"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E101DC"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00507FE8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00507FE8"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0087025B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001564C5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="891697926">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1166171056">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tlemar@gog.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tlemar@gog.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GOGPartnersmembership@gog.org" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D5A75A00-F17D-4BA7-9825-D5F14B32C8D8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002306AB" w:rsidRDefault="00686830">
+          <w:r w:rsidRPr="00D676BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:formatting="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00686830"/>
+    <w:rsid w:val="001A2617"/>
+    <w:rsid w:val="002306AB"/>
+    <w:rsid w:val="006336B2"/>
+    <w:rsid w:val="00686830"/>
+    <w:rsid w:val="009B1E85"/>
+    <w:rsid w:val="00C755AF"/>
+    <w:rsid w:val="00D343DD"/>
+    <w:rsid w:val="00E00576"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00686830"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5842,72 +13479,101 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009B909E9BCCF10B4EACB6ADFDBC869F53" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="77006e4734569bfeb639494765b68ff7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f91789f9-cd7d-42a6-850d-c4ae029eaed9" xmlns:ns3="4e2a4e33-7e0b-427b-8179-c09802ea2d42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="02ce38d741ff871efea93194a4436442" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4e2a4e33-7e0b-427b-8179-c09802ea2d42" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f91789f9-cd7d-42a6-850d-c4ae029eaed9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009B909E9BCCF10B4EACB6ADFDBC869F53" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fe8a1d3f7c84abefc4e5166b6b7322ba">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f91789f9-cd7d-42a6-850d-c4ae029eaed9" xmlns:ns3="4e2a4e33-7e0b-427b-8179-c09802ea2d42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6be5dcb73b35f10e7f93b506964490a" ns2:_="" ns3:_="">
     <xsd:import namespace="f91789f9-cd7d-42a6-850d-c4ae029eaed9"/>
     <xsd:import namespace="4e2a4e33-7e0b-427b-8179-c09802ea2d42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f91789f9-cd7d-42a6-850d-c4ae029eaed9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5928,79 +13594,112 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="61caaa5c-e4d8-4e5f-9c6e-72d7a356b7ef" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e2a4e33-7e0b-427b-8179-c09802ea2d42" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{88826ba4-8856-44cb-a02d-e10d3b87edd0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4e2a4e33-7e0b-427b-8179-c09802ea2d42">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -6058,135 +13757,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C568213-2947-4C54-8B6F-807DAFB7F009}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46D0A2DA-75AD-4B66-B709-5F592A58FB32}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4e2a4e33-7e0b-427b-8179-c09802ea2d42"/>
     <ds:schemaRef ds:uri="f91789f9-cd7d-42a6-850d-c4ae029eaed9"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42B577F1-4379-47C6-8ACC-D862BD57DF0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82B3931F-64FA-4876-8FD2-7D8FE408F65E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1405476C-E75F-407B-A868-EF4625F180DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f91789f9-cd7d-42a6-850d-c4ae029eaed9"/>
+    <ds:schemaRef ds:uri="4e2a4e33-7e0b-427b-8179-c09802ea2d42"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4607</Characters>
+  <Pages>7</Pages>
+  <Words>1570</Words>
+  <Characters>8954</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Abington Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5405</CharactersWithSpaces>
+  <CharactersWithSpaces>10503</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>snolte</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B909E9BCCF10B4EACB6ADFDBC869F53</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>